--- v0 (2026-05-13)
+++ v1 (2026-08-12)
@@ -59,50 +59,53 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Documento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="42400" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plan Estratégico de Subvenciones 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457600" w:type="pct"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="42400" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plan Estratégico de Subvenciones 2023 y 2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457600" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>