--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -71,51 +71,51 @@
   <si>
     <t>declaracion_bienes</t>
   </si>
   <si>
     <t>declaracion_bienes_enlace</t>
   </si>
   <si>
     <t>compatibilidades</t>
   </si>
   <si>
     <t>compatibilidades_enlace</t>
   </si>
   <si>
     <t>retribucion</t>
   </si>
   <si>
     <t>cv_id</t>
   </si>
   <si>
     <t>2023-2027</t>
   </si>
   <si>
     <t>Eventual</t>
   </si>
   <si>
-    <t>Personal de Libre Nombramiento 2024</t>
+    <t xml:space="preserve"> Personal de Libre Nombramiento 2024</t>
   </si>
   <si>
     <t>Asesor</t>
   </si>
   <si>
     <t>21.847,62</t>
   </si>
   <si>
     <t>https://transparencia.laaldeasanicolas.es/storage/uploads/174375984610. PERSONAL EVENTUAL PLANTILLA 2024.pdf</t>
   </si>
   <si>
     <t>En el ejercicio 2023 no existe personal de confianza o asesoramiento especial.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019-2023</t>
   </si>
   <si>
     <t>En el ejercicio 2022 no existe personal de confianza o asesoramiento especial.</t>
   </si>
 </sst>
 </file>
 